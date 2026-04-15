--- v3 (2026-03-01)
+++ v4 (2026-04-15)
@@ -1,228 +1,228 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd144eaab2b1458e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39b3e65d3e7f468f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R1a4cf599d9474338"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R663386a986f64c67"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fonts count="1">
     <x:font>
       <x:sz val="11"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
   </x:fills>
   <x:borders count="1">
     <x:border>
       <x:left/>
       <x:right/>
       <x:top/>
       <x:bottom/>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </x:cellStyleXfs>
   <x:cellXfs count="3">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="22" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd136cc6ed560410b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1a4cf599d9474338" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1e4651ed4a64f59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R663386a986f64c67" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Product</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Sku</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Vented Slim Jim® 87L Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1956185</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vented Slim Jim® Recycling 87L Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FG354007BLUE</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vented Slim Jim® 61L Black</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1955959</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vented Slim Jim® Recycling 87L Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FG354007GRN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vented Slim Jim® 61L Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1971257</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vented Slim Jim® 87L Beige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FG354060BEIG</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Vented Slim Jim® 87L Grey</x:v>
       </x:c>
       <x:c t="str">
         <x:v>FG354060GRAY</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Vented Slim Jim® 87L Blue</x:v>
-[...26 lines deleted...]
-        <x:v>FG354007GRN</x:v>
+        <x:v>Vented Slim Jim® 87L Red</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1956189</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vented Slim Jim® 87L Black</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FG354060BLA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vented Slim Jim® 61L Grey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1971258</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vented Slim Jim® 61L Beige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1971259</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vented SLim Jim® 87L Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1956186</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vented Slim Jim® 87L Yellow</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1956188</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Vented Slim Jim® 61L Green</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1955960</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Vented Slim Jim® 61L Blue</x:v>
-[...14 lines deleted...]
-      <x:c t="str">
         <x:v>Vented Slim Jim® 87L Brown</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1956187</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Vented Slim Jim® 61L Brown</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1956181</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Vented Slim Jim® 87L Red</x:v>
-[...22 lines deleted...]
-      <x:c t="str">
         <x:v>Vented Slim Jim® 61L Yellow</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2018371</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Vented Slim Jim® 61L Red</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2018370</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>1956188</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>