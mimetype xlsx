--- v4 (2026-04-15)
+++ v5 (2026-05-31)
@@ -1,89 +1,89 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39b3e65d3e7f468f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90a3345d845b4c40" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R663386a986f64c67"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9d1c0cb3eb314892"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fonts count="1">
     <x:font>
       <x:sz val="11"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
   </x:fills>
   <x:borders count="1">
     <x:border>
       <x:left/>
       <x:right/>
       <x:top/>
       <x:bottom/>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </x:cellStyleXfs>
   <x:cellXfs count="3">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="22" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1e4651ed4a64f59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R663386a986f64c67" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57c2c9cd0f804811" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9d1c0cb3eb314892" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Product</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Sku</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Vented Slim Jim® 87L Blue</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1956185</x:v>
       </x:c>
     </x:row>