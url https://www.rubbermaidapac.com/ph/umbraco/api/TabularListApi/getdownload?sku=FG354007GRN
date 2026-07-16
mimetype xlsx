--- v5 (2026-05-31)
+++ v6 (2026-07-16)
@@ -1,89 +1,89 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90a3345d845b4c40" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71a135d5ab3c4e19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9d1c0cb3eb314892"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R7ebbe48f64344226"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fonts count="1">
     <x:font>
       <x:sz val="11"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
   </x:fills>
   <x:borders count="1">
     <x:border>
       <x:left/>
       <x:right/>
       <x:top/>
       <x:bottom/>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </x:cellStyleXfs>
   <x:cellXfs count="3">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="22" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57c2c9cd0f804811" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9d1c0cb3eb314892" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd654b053ef1a4f96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7ebbe48f64344226" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Product</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Sku</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Vented Slim Jim® 87L Blue</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1956185</x:v>
       </x:c>
     </x:row>