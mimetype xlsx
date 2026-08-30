--- v6 (2026-07-16)
+++ v7 (2026-08-30)
@@ -1,89 +1,89 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71a135d5ab3c4e19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09d219375c4c46b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R7ebbe48f64344226"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R1bdb3fe5fe71428e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fonts count="1">
     <x:font>
       <x:sz val="11"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
   </x:fills>
   <x:borders count="1">
     <x:border>
       <x:left/>
       <x:right/>
       <x:top/>
       <x:bottom/>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </x:cellStyleXfs>
   <x:cellXfs count="3">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="22" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd654b053ef1a4f96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7ebbe48f64344226" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65c333f5e3d549d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1bdb3fe5fe71428e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Product</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Sku</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Vented Slim Jim® 87L Blue</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1956185</x:v>
       </x:c>
     </x:row>